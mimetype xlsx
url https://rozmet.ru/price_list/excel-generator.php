--- v0 (2026-09-02)
+++ v1 (2026-10-17)
@@ -12,2342 +12,2351 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Rozmet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="954">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="957">
   <si>
     <t>Прайс лист на металлопрокат от Rozmet.ru</t>
   </si>
   <si>
     <t>Телефон: +7 495 120 52 52</t>
   </si>
   <si>
-    <t>Прайс лист на металлопрокат 02.09.2026 г.</t>
+    <t>Прайс лист на металлопрокат 17.10.2026 г.</t>
   </si>
   <si>
     <t>Арматура рифленая</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер/вес</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Арматура рифленая А-3 500С 6 мм</t>
   </si>
   <si>
     <t>6 м</t>
   </si>
   <si>
-    <t>15.65 руб./м.п.</t>
+    <t>13.1 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура рифленая А-3 500C 8 мм</t>
   </si>
   <si>
     <t>6-11,7 м</t>
   </si>
   <si>
-    <t>28.64 руб./м.п.</t>
+    <t>20.93 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура рифленая А-3 500С 10 мм</t>
   </si>
   <si>
     <t>11,7 м</t>
   </si>
   <si>
-    <t>42.59 руб./м.п.</t>
+    <t>32.1 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура рифленая А-3 500С 12 мм</t>
   </si>
   <si>
-    <t>58.17 руб./м.п.</t>
+    <t>43.07 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура рифленая А-3 500С 14 мм</t>
   </si>
   <si>
-    <t>78.65 руб./м.п.</t>
+    <t>60.5 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура рифленая А-3 500С 16 мм</t>
   </si>
   <si>
-    <t>102.7 руб./м.п.</t>
+    <t>79 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура рифленая А-3 500С 18 мм</t>
   </si>
   <si>
-    <t>130 руб./м.п.</t>
+    <t>100 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура рифленая А-3 500С 20 мм</t>
   </si>
   <si>
-    <t>160.55 руб./м.п.</t>
+    <t>123.5 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура рифленая А-3 500С 22 мм</t>
   </si>
   <si>
-    <t>193.7 руб./м.п.</t>
+    <t>149 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура рифленая А-3 500С 25 мм</t>
   </si>
   <si>
-    <t>250.25 руб./м.п.</t>
+    <t>192.5 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура рифленая А-3 500С 28 мм</t>
   </si>
   <si>
-    <t>313.95 руб./м.п.</t>
+    <t>241.5 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура рифленая А-3 500С 32 мм</t>
   </si>
   <si>
-    <t>432.23 руб./м.п.</t>
+    <t>331.27 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура А-3 D = 22мм  25 Г2С</t>
   </si>
   <si>
     <t>196.68 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура гладкая A1</t>
   </si>
   <si>
     <t>Арматура гладкая А-1, 6 мм</t>
   </si>
   <si>
-    <t>15.87 руб./м.п.</t>
+    <t>13.32 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура гладкая А-1, 8 мм</t>
   </si>
   <si>
-    <t>28.6 руб./м.п.</t>
+    <t>24 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура гладкая А-1, 10 мм</t>
   </si>
   <si>
-    <t>44.64 руб./м.п.</t>
+    <t>37.2 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура гладкая А-1, 12 мм</t>
   </si>
   <si>
-    <t>74.76 руб./м.п.</t>
+    <t>60.52 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура гладкая А-1, 14 мм</t>
   </si>
   <si>
-    <t>95.59 руб./м.п.</t>
+    <t>81.07 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура гладкая А-1, 16 мм</t>
   </si>
   <si>
-    <t>124.82 руб./м.п.</t>
+    <t>105.86 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура гладкая А-1, 18 мм</t>
   </si>
   <si>
-    <t>158 руб./м.п.</t>
+    <t>134 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура гладкая А-1, 20 мм</t>
   </si>
   <si>
-    <t>195.13 руб./м.п.</t>
+    <t>165.49 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура Н/Д</t>
   </si>
   <si>
     <t>Арматура рифленая Н/Д А-3 500С 10 мм</t>
   </si>
   <si>
     <t>4-11,7 м</t>
   </si>
   <si>
-    <t>41.96 руб./м.</t>
+    <t>30.85 руб./м.</t>
   </si>
   <si>
     <t>Арматура рифленая Н/Д А-3 500С 12 мм</t>
   </si>
   <si>
-    <t>56.83 руб./м.</t>
+    <t>43.51 руб./м.</t>
   </si>
   <si>
     <t>Арматура композитная</t>
   </si>
   <si>
     <t>Арматура композитная АСП - 6 мм</t>
   </si>
   <si>
     <t>50 м</t>
   </si>
   <si>
     <t>11 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура композитная АСП - 8 мм</t>
   </si>
   <si>
     <t>16 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура композитная АСП - 10 мм</t>
   </si>
   <si>
     <t>22 руб./м.п.</t>
   </si>
   <si>
     <t>Арматура композитная АСП - 12 мм</t>
   </si>
   <si>
     <t>27 руб./м.п.</t>
   </si>
   <si>
     <t>Профильная труба квадратного сечения</t>
   </si>
   <si>
     <t>Профильная труба 15х15х1,5</t>
   </si>
   <si>
-    <t>50 руб./м.п.</t>
+    <t>47 руб./м.п.</t>
   </si>
   <si>
     <t>Профильная труба 20х20х1,5</t>
   </si>
   <si>
-    <t>60 руб./м.п.</t>
+    <t>59 руб./м.п.</t>
   </si>
   <si>
     <t>Профильная труба 20х20х2</t>
   </si>
   <si>
     <t>73 руб./м.п.</t>
   </si>
   <si>
     <t>Профильная труба 25х25х1,5</t>
   </si>
   <si>
     <t>75 руб./м.п.</t>
   </si>
   <si>
     <t>Профильная труба 25х25х2</t>
   </si>
   <si>
     <t>99 руб./м.п.</t>
   </si>
   <si>
     <t>Профильная труба 30х30х1,5</t>
   </si>
   <si>
-    <t>100 руб./м.п.</t>
+    <t>98 руб./м.п.</t>
   </si>
   <si>
     <t>Профильная труба 30х30х2</t>
   </si>
   <si>
     <t>123 руб./м.п.</t>
   </si>
   <si>
     <t>Профильная труба 40х40х1,5</t>
   </si>
   <si>
+    <t>129 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 40х40х2</t>
+  </si>
+  <si>
+    <t>157 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 40х40х3</t>
+  </si>
+  <si>
+    <t>210 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 50х50х1,5</t>
+  </si>
+  <si>
+    <t>155 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 50х50х2</t>
+  </si>
+  <si>
+    <t>201 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 50х50х3</t>
+  </si>
+  <si>
+    <t>289 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 50х50х4</t>
+  </si>
+  <si>
+    <t>380 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 60х60х1,5</t>
+  </si>
+  <si>
+    <t>215 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 60х60х2</t>
+  </si>
+  <si>
+    <t>235 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 60х60х3</t>
+  </si>
+  <si>
+    <t>325 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 60х60х4</t>
+  </si>
+  <si>
+    <t>460 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 80х80х2</t>
+  </si>
+  <si>
+    <t>6-12 м</t>
+  </si>
+  <si>
+    <t>343 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 80х80х3</t>
+  </si>
+  <si>
+    <t>12 м</t>
+  </si>
+  <si>
+    <t>435 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 80х80х4</t>
+  </si>
+  <si>
+    <t>638 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 80х80х5</t>
+  </si>
+  <si>
+    <t>791 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 100х100х3</t>
+  </si>
+  <si>
+    <t>570 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 100х100х4</t>
+  </si>
+  <si>
+    <t>745 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 100х100х5</t>
+  </si>
+  <si>
+    <t>1050 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 120х120х3</t>
+  </si>
+  <si>
+    <t>780 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 120х120х4</t>
+  </si>
+  <si>
+    <t>960 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 140х140х4</t>
+  </si>
+  <si>
+    <t>1170 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 160х160х4</t>
+  </si>
+  <si>
+    <t>1390 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба прямоугольного сечения</t>
+  </si>
+  <si>
+    <t>Профильная труба 30х20х2</t>
+  </si>
+  <si>
+    <t>109 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 40х20х1,5</t>
+  </si>
+  <si>
+    <t>85 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 40х20х2</t>
+  </si>
+  <si>
+    <t>110 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 40х20х3</t>
+  </si>
+  <si>
+    <t>150 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 40х25х1,5</t>
+  </si>
+  <si>
+    <t>115 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 40х25х2</t>
+  </si>
+  <si>
     <t>135 руб./м.п.</t>
   </si>
   <si>
-    <t>Профильная труба 40х40х2</t>
+    <t>Профильная труба 50х25х1,5</t>
+  </si>
+  <si>
+    <t>Профильная труба 50х25х2</t>
+  </si>
+  <si>
+    <t>145 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 50х25х3</t>
+  </si>
+  <si>
+    <t>Профильная труба 60х30х1,5</t>
+  </si>
+  <si>
+    <t>147 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 60х30х2</t>
+  </si>
+  <si>
+    <t>180 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 60х30х3</t>
+  </si>
+  <si>
+    <t>260 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 60х40х1,5</t>
+  </si>
+  <si>
+    <t>163 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 60х40х2</t>
+  </si>
+  <si>
+    <t>Профильная труба 60х40х3</t>
+  </si>
+  <si>
+    <t>290 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 60х40х4</t>
+  </si>
+  <si>
+    <t>375 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 80х40х2</t>
+  </si>
+  <si>
+    <t>265 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 80х40х3</t>
+  </si>
+  <si>
+    <t>350 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 80х60х2</t>
+  </si>
+  <si>
+    <t>332 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 80х60х3</t>
+  </si>
+  <si>
+    <t>412 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 100х50х2</t>
+  </si>
+  <si>
+    <t>357 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 100х50х3</t>
+  </si>
+  <si>
+    <t>440 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 100х60х3</t>
+  </si>
+  <si>
+    <t>480 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Профильная труба 120х80х3</t>
+  </si>
+  <si>
+    <t>653 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба водогазопроводная</t>
+  </si>
+  <si>
+    <t>Труба ВГП 15х2,8</t>
+  </si>
+  <si>
+    <t>6/7.8 м</t>
+  </si>
+  <si>
+    <t>88 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба ВГП 20х2,8</t>
+  </si>
+  <si>
+    <t>6-9 м</t>
+  </si>
+  <si>
+    <t>Труба ВГП  25х2,8</t>
+  </si>
+  <si>
+    <t>6 - 10,5 м</t>
+  </si>
+  <si>
+    <t>Труба ВГП  32х2,8</t>
+  </si>
+  <si>
+    <t>10,5 м</t>
+  </si>
+  <si>
+    <t>200 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба ВГП  40х3</t>
+  </si>
+  <si>
+    <t>285 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба электросварная</t>
+  </si>
+  <si>
+    <t>Труба электросварная 57х3</t>
+  </si>
+  <si>
+    <t>10,5/12 м</t>
+  </si>
+  <si>
+    <t>Труба электросварная 76х3</t>
+  </si>
+  <si>
+    <t>366 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба электросварная 89х3</t>
+  </si>
+  <si>
+    <t>550 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба электросварная 108х3</t>
+  </si>
+  <si>
+    <t>10,5 - 12 м</t>
+  </si>
+  <si>
+    <t>545 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба электросварная 133х3,5</t>
+  </si>
+  <si>
+    <t>900 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба электросварная 159х4</t>
+  </si>
+  <si>
+    <t>1065 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба электросварная 219х5</t>
+  </si>
+  <si>
+    <t>1850 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба электросварная 377х6</t>
+  </si>
+  <si>
+    <t>11,4 м</t>
+  </si>
+  <si>
+    <t>4000 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба водогазопроводная оцинкованная</t>
+  </si>
+  <si>
+    <t>Труба ВГП 15х2,8 оцинкованная</t>
+  </si>
+  <si>
+    <t>6 - 7,8  м</t>
+  </si>
+  <si>
+    <t>140 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба ВГП 20х2,8 оцинкованная</t>
+  </si>
+  <si>
+    <t>Труба ВГП 25х2,8 оцинкованная</t>
+  </si>
+  <si>
+    <t>236 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба ВГП 32х2,8 оцинкованная</t>
+  </si>
+  <si>
+    <t>292 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба ВГП 40х3 оцинкованная</t>
+  </si>
+  <si>
+    <t>6/7,8 м</t>
+  </si>
+  <si>
+    <t>354 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба электросварная оцинкованная</t>
+  </si>
+  <si>
+    <t>Труба ВГП 57х3 оцинкованная</t>
+  </si>
+  <si>
+    <t>6  м</t>
+  </si>
+  <si>
+    <t>425 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба ВГП 76х3 оцинкованная</t>
+  </si>
+  <si>
+    <t>6/12  м</t>
+  </si>
+  <si>
+    <t>Труба ВГП 89х3,5 оцинкованная</t>
+  </si>
+  <si>
+    <t>6/7,8  м</t>
+  </si>
+  <si>
+    <t>790 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба ВГП 108х3,5 оцинкованная</t>
+  </si>
+  <si>
+    <t>12  м</t>
+  </si>
+  <si>
+    <t>940 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Труба ВГП 133х4,5 оцинкованная</t>
+  </si>
+  <si>
+    <t>1422 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Лист профнастила С8</t>
+  </si>
+  <si>
+    <t>Профнастил С8 вишня, RAL 3005, 0.3 мм</t>
+  </si>
+  <si>
+    <t>1.2х2 м</t>
+  </si>
+  <si>
+    <t>800 руб./шт.</t>
+  </si>
+  <si>
+    <t>Профнастил С8 зеленый, RAL 6005, 0.3 мм</t>
+  </si>
+  <si>
+    <t>Профнастил С8 коричневый, RAL 8017, 0.3 мм</t>
+  </si>
+  <si>
+    <t>Профнастил С8 оцинкованный, 0.3 мм</t>
+  </si>
+  <si>
+    <t>780 руб./шт.</t>
+  </si>
+  <si>
+    <t>Профнастил С8 серый, RAL 7024, 0.3 мм</t>
+  </si>
+  <si>
+    <t>Профнастил С8 зеленый, RAL 6005, 0.45 мм</t>
+  </si>
+  <si>
+    <t>1200 руб./шт.</t>
+  </si>
+  <si>
+    <t>Профнастил С8 коричневый, RAL 8017, 0.45 мм</t>
+  </si>
+  <si>
+    <t>Профнастил С8 серый, RAL 7024, 0.45 мм</t>
+  </si>
+  <si>
+    <t>Лист профнастила С20</t>
+  </si>
+  <si>
+    <t>Профнастил С20 вишня, RAL 3005, 0.3 мм</t>
+  </si>
+  <si>
+    <t>1,15x2 м</t>
+  </si>
+  <si>
+    <t>Профнастил С20 зеленый, RAL 6005, 0.3 мм</t>
+  </si>
+  <si>
+    <t>Профнастил С20 коричневый, RAL 8017, 0.3 мм</t>
+  </si>
+  <si>
+    <t>Профнастил С20 оцинкованный, 0.3 мм</t>
+  </si>
+  <si>
+    <t>Профнастил С20 серый, RAL 7024, 0.45 мм</t>
+  </si>
+  <si>
+    <t>Профнастил С20 зеленый, RAL 6005, 0.45 мм</t>
+  </si>
+  <si>
+    <t>Профнастил С20 коричневый, RAL 8017, 0.45 мм</t>
+  </si>
+  <si>
+    <t>Лист профнастила Н75</t>
+  </si>
+  <si>
+    <t>Профнастил оцинкованный 0.5 мм, Н-75</t>
+  </si>
+  <si>
+    <t>0,75x6 м</t>
+  </si>
+  <si>
+    <t>4300 руб./шт.</t>
+  </si>
+  <si>
+    <t>Профнастил оцинкованный 0.7 мм, Н-75</t>
+  </si>
+  <si>
+    <t>5100 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 105х0,45 односторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>189 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 105х0,45 двухсторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>178 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 105х0,45 односторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 105х0,45 двухсторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 105х0,5 односторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>203 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 105х0,5 двухсторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>223 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 105х0,5 односторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 105х0,5 двухсторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 118х0,45 односторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>192 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 118х0,45 двухсторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>210 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 118х0,45 односторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 118х0,45 двухсторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 118х0,5 односторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 118х0,5 двухсторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 118х0,5 односторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 118х0,5 двухсторонний 1,5 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 105х0,45 односторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>227 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 105х0,45 двухсторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>214 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 105х0,45 односторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 105х0,45 двухсторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 105х0,5 односторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>243 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 105х0,5 двухсторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>268 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 105х0,5 односторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 105х0,5 двухсторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 118х0,45 односторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>230 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 118х0,45 двухсторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>252 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 118х0,45 односторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 118х0,45 двухсторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 118х0,5 односторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 118х0,5 двухсторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 118х0,5 односторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 118х0,5 двухсторонний 1,8 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 105х0,45 односторонний 2 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 105х0,45 двухсторонний 2 м.</t>
+  </si>
+  <si>
+    <t>237 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 105х0,45 односторонний 2 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 105х0,45 двухсторонний 2 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 105х0,5 односторонний 2 м.</t>
+  </si>
+  <si>
+    <t>270 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 105х0,5 двухсторонний 2 м.</t>
+  </si>
+  <si>
+    <t>297 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 105х0,5 односторонний 2 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 105х0,5 двухсторонний 2 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 118х0,45 односторонний 2 м.</t>
+  </si>
+  <si>
+    <t>255 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 118х0,45 двухсторонний 2 м.</t>
+  </si>
+  <si>
+    <t>279 руб./шт.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 118х0,45 односторонний 2 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 118х0,45 двухсторонний 2 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 118х0,5 односторонний 2 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 8017 (Шоколадно-коричневый) 118х0,5 двухсторонний 2 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 118х0,5 односторонний 2 м.</t>
+  </si>
+  <si>
+    <t>Штакетник Полукруглый RAL 7024 (Графитовый серый) 118х0,5 двухсторонний 2 м.</t>
+  </si>
+  <si>
+    <t>Сетка рабица</t>
+  </si>
+  <si>
+    <t>Сетка рабица оцинк. 55х55х1.6мм (1.5х10м)</t>
+  </si>
+  <si>
+    <t>10 м</t>
+  </si>
+  <si>
+    <t>1100 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка рабица оцинк. 55х55х1.6мм (1.8х10м)</t>
+  </si>
+  <si>
+    <t>1300 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка рабица оцинк. 55х55х1.6мм (2х10м)</t>
+  </si>
+  <si>
+    <t>1350 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка рабица оцинк. 55х55х2.3мм (1.5х10м)</t>
+  </si>
+  <si>
+    <t>2650 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка рабица оцинк. 55х55х2.3мм (1.8х10м)</t>
+  </si>
+  <si>
+    <t>2850 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка рабица оцинк. 55х55х2.3мм (2х10м)</t>
+  </si>
+  <si>
+    <t>3100 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка рабица оцинк. 25х25х1.4мм (1х10м)</t>
+  </si>
+  <si>
+    <t>1950 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная в рулонах</t>
+  </si>
+  <si>
+    <t>Сетка штукатурная черная 2х2мм</t>
+  </si>
+  <si>
+    <t>80 м</t>
+  </si>
+  <si>
+    <t>205 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Сетка тканая 5х5х0.7мм</t>
+  </si>
+  <si>
+    <t>190 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Сетка оцинкованная 6х6х0,6мм рулон 1х15м</t>
+  </si>
+  <si>
+    <t>15 м</t>
+  </si>
+  <si>
+    <t>1650 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная оцинкованная 10х10х0.6мм, рулон 1х15м</t>
+  </si>
+  <si>
+    <t>Сетка сварная оцинкованная 15х15х0.7мм, рулон 1х15м</t>
+  </si>
+  <si>
+    <t>750 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная оцинкованная 12х12х0.6мм, рулон 1х15м</t>
+  </si>
+  <si>
+    <t>1200 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка штукатурная оц. плетеная 14х14х0.8 рулон 1х80</t>
+  </si>
+  <si>
+    <t>90 руб./м.</t>
+  </si>
+  <si>
+    <t>Сетка штукатурная плетеная 14х14х0.8 рулон 1х80</t>
+  </si>
+  <si>
+    <t>90 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Сетка сварная оцинк. 25х25х0.8 рулон 1х25м</t>
+  </si>
+  <si>
+    <t>25 м</t>
+  </si>
+  <si>
+    <t>Сетка сварная оцинк. 20х20х0.8 рулон 1х25м</t>
+  </si>
+  <si>
+    <t>1750 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная оцинк. 25х25х1.5 рулон 1х25м</t>
+  </si>
+  <si>
+    <t>3600 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная оцинк. 25х25х1.3 рулон 1.5х25м</t>
+  </si>
+  <si>
+    <t>25 м.</t>
+  </si>
+  <si>
+    <t>5300 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная 30х30х1,6 (1х40м.) оцинк.</t>
+  </si>
+  <si>
+    <t>40 м</t>
+  </si>
+  <si>
+    <t>5790 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная 50х50х1.6 рулон 0.2х50м</t>
+  </si>
+  <si>
+    <t>700 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная 50х50х1.6 рулон 0.35х50м</t>
+  </si>
+  <si>
+    <t>Сетка сварная 50х50х1.6 рулон 0.30х50м</t>
+  </si>
+  <si>
+    <t>875 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная 50х50х1.6 рулон 0.5х50м</t>
+  </si>
+  <si>
+    <t>1700 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная 50х50х1.6 рулон 1х50м</t>
+  </si>
+  <si>
+    <t>3700 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная 50х60х1.6 рулон 1.5х20м</t>
+  </si>
+  <si>
+    <t>20 м</t>
+  </si>
+  <si>
+    <t>1900 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная 50х50х2,5(1,5х15) оцинк</t>
+  </si>
+  <si>
+    <t>3900 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная 50х50х2,5(2,0х15) оцинк</t>
+  </si>
+  <si>
+    <t>5250 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная оцинк. 50х60х1.6 рулон 1.5х40м</t>
+  </si>
+  <si>
+    <t>4850 руб./р.</t>
+  </si>
+  <si>
+    <t>Сетка сварная в картах</t>
+  </si>
+  <si>
+    <t>Сетка сварная (в картах) 55х55х2,5мм (0,5х2м)</t>
+  </si>
+  <si>
+    <t>0,5х2 м</t>
+  </si>
+  <si>
+    <t>140 руб./шт.</t>
+  </si>
+  <si>
+    <t>Сетка сварная (в картах) 55х55х2,5мм (2х1м)</t>
+  </si>
+  <si>
+    <t>2х1 м</t>
+  </si>
+  <si>
+    <t>260 руб./шт.</t>
+  </si>
+  <si>
+    <t>Сетка сварная (в картах) 55х55х3,5 мм (0,5х2м)</t>
+  </si>
+  <si>
+    <t>235 руб./шт.</t>
+  </si>
+  <si>
+    <t>Сетка сварная (в картах) 55х55х3,5мм (2х1м)</t>
+  </si>
+  <si>
+    <t>490 руб./шт.</t>
+  </si>
+  <si>
+    <t>Сетка сварная (в картах) 55х55х5мм (0.5х2м)</t>
+  </si>
+  <si>
+    <t>470 руб./шт.</t>
+  </si>
+  <si>
+    <t>Сетка сварная (в картах) 110х110х2,5мм (2x3м)</t>
+  </si>
+  <si>
+    <t>2х3 м</t>
+  </si>
+  <si>
+    <t>600 руб./шт.</t>
+  </si>
+  <si>
+    <t>Сетка сварная (в картах) 110х110х3,5мм (2x3м)</t>
+  </si>
+  <si>
+    <t>850 руб./шт.</t>
+  </si>
+  <si>
+    <t>Сетка сварная (в картах) 110х110х4,5мм (2x3м)</t>
+  </si>
+  <si>
+    <t>1390 руб./шт.</t>
+  </si>
+  <si>
+    <t>Сетка сварная (в картах)150х150х4,5мм (2х3м)</t>
+  </si>
+  <si>
+    <t>890 руб./шт.</t>
+  </si>
+  <si>
+    <t>Швеллер</t>
+  </si>
+  <si>
+    <t>Швеллер № 5</t>
+  </si>
+  <si>
+    <t>535 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Швеллер № 6.5</t>
+  </si>
+  <si>
+    <t>575 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Швеллер № 8</t>
+  </si>
+  <si>
+    <t>690 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Швеллер № 10</t>
+  </si>
+  <si>
+    <t>855 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Швеллер № 12</t>
+  </si>
+  <si>
+    <t>1195 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Швеллер № 14</t>
+  </si>
+  <si>
+    <t>1380 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Швеллер № 16</t>
+  </si>
+  <si>
+    <t>1670 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Швеллер № 18</t>
+  </si>
+  <si>
+    <t>1880 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Швеллер № 20</t>
+  </si>
+  <si>
+    <t>2525 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Швеллер № 22</t>
+  </si>
+  <si>
+    <t>2700 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Швеллер № 24</t>
+  </si>
+  <si>
+    <t>3370 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Швеллер №27</t>
+  </si>
+  <si>
+    <t>4130 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Швеллер №30</t>
+  </si>
+  <si>
+    <t>4890 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Швеллер №40</t>
+  </si>
+  <si>
+    <t>12000 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Двутавровая балка</t>
+  </si>
+  <si>
+    <t>Балка двутавровая № 10 Б-1</t>
+  </si>
+  <si>
+    <t>Балка двутавровая № 12 Б-1</t>
+  </si>
+  <si>
+    <t>980 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Балка двутавровая № 14 Б-1</t>
+  </si>
+  <si>
+    <t>1210 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Балка двутавровая № 16 Б-1</t>
+  </si>
+  <si>
+    <t>1350 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Балка двутавровая № 18 Б-1</t>
+  </si>
+  <si>
+    <t>1700 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Балка двутавровая № 20 Б-1</t>
+  </si>
+  <si>
+    <t>2250 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Балка двутавровая № 25 Б-1</t>
+  </si>
+  <si>
+    <t>2500 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Балка двутавровая № 25 K-3</t>
+  </si>
+  <si>
+    <t>3-6 м</t>
+  </si>
+  <si>
+    <t>6000 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Балка двутавровая № 30 Б-1</t>
+  </si>
+  <si>
+    <t>3135 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Балка двутавровая № 40 K-4 НД</t>
+  </si>
+  <si>
+    <t>15000 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Балка двутавровая № 40 K-4</t>
+  </si>
+  <si>
+    <t>25700 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок стальной</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 25х25х3</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 32х32х3</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 35х35х4</t>
+  </si>
+  <si>
+    <t>227 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 40х40х3</t>
+  </si>
+  <si>
+    <t>195 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 40х40х4</t>
+  </si>
+  <si>
+    <t>254 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 45х45х4</t>
+  </si>
+  <si>
+    <t>284 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 50х50х4</t>
+  </si>
+  <si>
+    <t>255 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 50х50х5</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 63х63х4</t>
+  </si>
+  <si>
+    <t>345 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 63х63х5</t>
+  </si>
+  <si>
+    <t>455 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 75х75х5</t>
+  </si>
+  <si>
+    <t>565 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 75х75х6</t>
+  </si>
+  <si>
+    <t>720 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 90х90х6</t>
+  </si>
+  <si>
+    <t>775 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 100х63х6</t>
+  </si>
+  <si>
+    <t>810 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 100х100х7</t>
+  </si>
+  <si>
+    <t>1130 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 100х100х8</t>
+  </si>
+  <si>
+    <t>1285 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 100х100х10</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 125х125х8</t>
+  </si>
+  <si>
+    <t>1480 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 125х125х10</t>
+  </si>
+  <si>
+    <t>1940 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 140х140х10</t>
+  </si>
+  <si>
+    <t>3113 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 160х160х10</t>
+  </si>
+  <si>
+    <t>3810 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Уголок металлический № 160х100х10</t>
+  </si>
+  <si>
+    <t>3440 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Квадрат металлический</t>
+  </si>
+  <si>
+    <t>Квадрат стальной 8х8</t>
+  </si>
+  <si>
+    <t>Квадрат стальной 10х10</t>
+  </si>
+  <si>
+    <t>80 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Квадрат стальной 12х12</t>
+  </si>
+  <si>
+    <t>Квадрат стальной 14х14</t>
+  </si>
+  <si>
+    <t>Квадрат стальной 16х16</t>
+  </si>
+  <si>
+    <t>Квадрат стальной 18х18</t>
+  </si>
+  <si>
+    <t>240 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Квадрат стальной 20х20</t>
+  </si>
+  <si>
+    <t>280 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Лист оцинкованный</t>
+  </si>
+  <si>
+    <t>Лист № 0,5 оцинкованный</t>
+  </si>
+  <si>
+    <t>1,25х2,5 м</t>
+  </si>
+  <si>
+    <t>1350 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист № 0,7 оцинкованный</t>
+  </si>
+  <si>
+    <t>2000 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист № 1 оцинкованный</t>
+  </si>
+  <si>
+    <t>2785 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист Холоднокатаный</t>
+  </si>
+  <si>
+    <t>Лист № 0,5</t>
+  </si>
+  <si>
+    <t>1300 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист № 1</t>
+  </si>
+  <si>
+    <t>2050 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист рифленый</t>
+  </si>
+  <si>
+    <t>Лист № 3 Ф рифленый</t>
+  </si>
+  <si>
+    <t>5400 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист № 3 ТУ рифленый</t>
+  </si>
+  <si>
+    <t>4500 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист № 4 рифленый</t>
+  </si>
+  <si>
+    <t>1,5х6 м</t>
+  </si>
+  <si>
+    <t>2300 руб./м2</t>
+  </si>
+  <si>
+    <t>Лист № 5 рифленый</t>
+  </si>
+  <si>
+    <t>2950 руб./м2</t>
+  </si>
+  <si>
+    <t>Лист горячекатаный</t>
+  </si>
+  <si>
+    <t>Лист № 1,5</t>
+  </si>
+  <si>
+    <t>3300 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист металлический 2 мм</t>
+  </si>
+  <si>
+    <t>3500 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист металлический 3 мм ГОСТ</t>
+  </si>
+  <si>
+    <t>5200 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист металлический 3 мм ТУ</t>
+  </si>
+  <si>
+    <t>4380 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист №3 вытяжной ПВЛ 306 (1х3.3м)</t>
+  </si>
+  <si>
+    <t>1х3,3 м</t>
+  </si>
+  <si>
+    <t>3900 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист вытяжной ПВЛ 306 №3 (1х3м)</t>
+  </si>
+  <si>
+    <t>1х3 м</t>
+  </si>
+  <si>
+    <t>4200 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист № 4 вытяжной 406 1.5x3м(ПВЛ)</t>
+  </si>
+  <si>
+    <t>1,5х3 м</t>
+  </si>
+  <si>
+    <t>5190 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лист металлический 4 мм</t>
+  </si>
+  <si>
+    <t>Лист металлический 5 мм</t>
+  </si>
+  <si>
+    <t>2790 руб./м2</t>
+  </si>
+  <si>
+    <t>Лист металлический 6 мм</t>
+  </si>
+  <si>
+    <t>3300 руб./м2</t>
+  </si>
+  <si>
+    <t>Лист металлический 8 мм</t>
+  </si>
+  <si>
+    <t>4410 руб./м2</t>
+  </si>
+  <si>
+    <t>Лист металлический 10 мм</t>
+  </si>
+  <si>
+    <t>5600 руб./м2</t>
+  </si>
+  <si>
+    <t>Лист металлический 12 мм</t>
+  </si>
+  <si>
+    <t>6700 руб./м2</t>
+  </si>
+  <si>
+    <t>Лист металлический 14 мм</t>
+  </si>
+  <si>
+    <t>7500 руб./м2</t>
+  </si>
+  <si>
+    <t>Лист металлический 16 мм</t>
+  </si>
+  <si>
+    <t>8500 руб./м2</t>
+  </si>
+  <si>
+    <t>Лист металлический 20 мм</t>
+  </si>
+  <si>
+    <t>11500 руб./м2</t>
+  </si>
+  <si>
+    <t>Полоса</t>
+  </si>
+  <si>
+    <t>Полоса № 20х4</t>
+  </si>
+  <si>
+    <t>65 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Полоса № 25х4</t>
+  </si>
+  <si>
+    <t>87 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Полоса № 30х4</t>
+  </si>
+  <si>
+    <t>Полоса № 40х4</t>
+  </si>
+  <si>
+    <t>120 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Полоса № 40х3</t>
+  </si>
+  <si>
+    <t>Полоса № 40х5</t>
+  </si>
+  <si>
+    <t>Полоса № 50х4</t>
   </si>
   <si>
     <t>160 руб./м.п.</t>
   </si>
   <si>
-    <t>Профильная труба 40х40х3</t>
-[...512 lines deleted...]
-    <t>0,75x6 м</t>
+    <t>Полоса № 50х5</t>
+  </si>
+  <si>
+    <t>Полоса № 60х5</t>
+  </si>
+  <si>
+    <t>Полоса № 60х6</t>
+  </si>
+  <si>
+    <t>Полоса № 80х4</t>
+  </si>
+  <si>
+    <t>250 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Полоса № 80х5</t>
+  </si>
+  <si>
+    <t>320 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Полоса № 80х6</t>
+  </si>
+  <si>
+    <t>420 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Полоса № 80х8</t>
+  </si>
+  <si>
+    <t>600 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Полоса № 80х10</t>
+  </si>
+  <si>
+    <t>705 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Полоса № 100х4</t>
+  </si>
+  <si>
+    <t>5,85-6 м</t>
+  </si>
+  <si>
+    <t>Полоса № 100х6</t>
+  </si>
+  <si>
+    <t>465 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Полоса № 100х8</t>
+  </si>
+  <si>
+    <t>730 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Полоса № 100х10</t>
+  </si>
+  <si>
+    <t>770 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Проволока ОК</t>
+  </si>
+  <si>
+    <t>Проволока вязальная оцинкованная 1,2 мм</t>
+  </si>
+  <si>
+    <t>1,2 мм</t>
+  </si>
+  <si>
+    <t>200 руб./кг.</t>
+  </si>
+  <si>
+    <t>Проволока ОК 1,2 мм</t>
+  </si>
+  <si>
+    <t>100 руб./кг.</t>
+  </si>
+  <si>
+    <t>Проволока вязальная 2 мм</t>
+  </si>
+  <si>
+    <t>2 мм</t>
+  </si>
+  <si>
+    <t>Проволока вязальная 3 мм</t>
+  </si>
+  <si>
+    <t>3 мм</t>
+  </si>
+  <si>
+    <t>Проволока вязальная 4 мм</t>
+  </si>
+  <si>
+    <t>4 мм</t>
+  </si>
+  <si>
+    <t>Проволока вязальная 5 мм</t>
+  </si>
+  <si>
+    <t>5 мм</t>
+  </si>
+  <si>
+    <t>Проволока вязальная 6 мм</t>
+  </si>
+  <si>
+    <t>6 мм</t>
+  </si>
+  <si>
+    <t>Крючок вязальный для арматуры, авто</t>
+  </si>
+  <si>
+    <t>450 руб./шт.</t>
+  </si>
+  <si>
+    <t>Крючок вязальный для арматуры, обычный</t>
+  </si>
+  <si>
+    <t>250 руб./шт.</t>
+  </si>
+  <si>
+    <t>Фиксаторы арматуры</t>
+  </si>
+  <si>
+    <t>Фиксатор арматуры "Стульчик" 20мм</t>
+  </si>
+  <si>
+    <t>20 мм</t>
+  </si>
+  <si>
+    <t>3 руб./шт.</t>
+  </si>
+  <si>
+    <t>Фиксатор арматуры "Стульчик" 25мм</t>
+  </si>
+  <si>
+    <t>25 мм</t>
+  </si>
+  <si>
+    <t>4.5 руб./шт.</t>
+  </si>
+  <si>
+    <t>Фиксатор арматуры "Cтульчик" 30мм</t>
+  </si>
+  <si>
+    <t>30 мм</t>
+  </si>
+  <si>
+    <t>5 руб./шт.</t>
+  </si>
+  <si>
+    <t>Фиксатор арматуры "Cтульчик" 35мм</t>
+  </si>
+  <si>
+    <t>35 мм</t>
+  </si>
+  <si>
+    <t>6.5 руб./шт.</t>
+  </si>
+  <si>
+    <t>Фиксатор арматуры "Стульчик" 40мм</t>
+  </si>
+  <si>
+    <t>40 мм</t>
+  </si>
+  <si>
+    <t>7 руб./шт.</t>
+  </si>
+  <si>
+    <t>Подставка на грунт (под стульчик)</t>
+  </si>
+  <si>
+    <t>50 мм</t>
+  </si>
+  <si>
+    <t>Фиксатор арматуры c площадкой 20мм</t>
+  </si>
+  <si>
+    <t>Фиксатор арматуры c площадкой 30мм</t>
+  </si>
+  <si>
+    <t>7.5 руб./шт.</t>
+  </si>
+  <si>
+    <t>Фиксатор арматуры  с площадкой 40мм</t>
+  </si>
+  <si>
+    <t>6 руб./шт.</t>
+  </si>
+  <si>
+    <t>Фиксатор арматуры  с площадкой 50мм</t>
+  </si>
+  <si>
+    <t>9.5 руб./шт.</t>
+  </si>
+  <si>
+    <t>Фиксатор опора (кубик) 30 мм</t>
+  </si>
+  <si>
+    <t>Фиксатор опора (кубик) 50 мм</t>
+  </si>
+  <si>
+    <t>8 руб./шт.</t>
+  </si>
+  <si>
+    <t>Фиксатор опора (кубик) 70 мм</t>
+  </si>
+  <si>
+    <t>70 мм</t>
+  </si>
+  <si>
+    <t>10 руб./шт.</t>
+  </si>
+  <si>
+    <t>Фиксатор под арматуру "Звёздочка" 25мм</t>
+  </si>
+  <si>
+    <t>3.5 руб./шт.</t>
+  </si>
+  <si>
+    <t>Фиксатор под арматуру "Звёздочка" 30мм</t>
+  </si>
+  <si>
+    <t>4 руб./шт.</t>
+  </si>
+  <si>
+    <t>Фиксатор под арматуру "Звёздочка" 35мм</t>
+  </si>
+  <si>
+    <t>Фиксатор под арматуру "Звёздочка" 40мм</t>
+  </si>
+  <si>
+    <t>Фиксатор под арматуру "Звёздочка" 50мм</t>
+  </si>
+  <si>
+    <t>Фиксатор арматуры "Конус"</t>
+  </si>
+  <si>
+    <t>Фиксатор арматуры многоуровневый 25, 35, 45, 55мм</t>
+  </si>
+  <si>
+    <t>Подставка под многоуровневую стойку</t>
+  </si>
+  <si>
+    <t>Заглушки для труб</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 15х15 (пластиковая)</t>
+  </si>
+  <si>
+    <t>15х15 мм</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 20х20 (пластиковая)</t>
+  </si>
+  <si>
+    <t>20х20 мм</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 25х25 (пластиковая)</t>
+  </si>
+  <si>
+    <t>25х25 мм</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 30х30 (пластиковая)</t>
+  </si>
+  <si>
+    <t>30х30 мм</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 40х20 (пластиковая)</t>
+  </si>
+  <si>
+    <t>40х20 мм</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 40х40 (пластиковая)</t>
+  </si>
+  <si>
+    <t>40х40 мм</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 50х25 (пластиковая)</t>
+  </si>
+  <si>
+    <t>50х25 мм</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 50х50 (пластиковая)</t>
+  </si>
+  <si>
+    <t>50х50 мм</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 60х30 (пластиковая)</t>
+  </si>
+  <si>
+    <t>60х30 мм</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 60х40 (пластиковая)</t>
+  </si>
+  <si>
+    <t>60х40 мм</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 60х60 (пластиковая)</t>
+  </si>
+  <si>
+    <t>60х60 мм</t>
+  </si>
+  <si>
+    <t>11 руб./шт.</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 80х40 (пластиковая)</t>
+  </si>
+  <si>
+    <t>80х40 мм</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 80х60 (пластиковая)</t>
+  </si>
+  <si>
+    <t>80х60 мм</t>
+  </si>
+  <si>
+    <t>15 руб./шт.</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 80х80 (пластиковая)</t>
+  </si>
+  <si>
+    <t>80х80 мм</t>
+  </si>
+  <si>
+    <t>20 руб./шт.</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 100х50 (пластиковая)</t>
+  </si>
+  <si>
+    <t>100х50 мм</t>
+  </si>
+  <si>
+    <t>39 руб./шт.</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 100х100 (пластиковая)</t>
+  </si>
+  <si>
+    <t>100х100 мм</t>
+  </si>
+  <si>
+    <t>30 руб./шт.</t>
+  </si>
+  <si>
+    <t>Заглушка для труб 120х120 (пластиковая)</t>
+  </si>
+  <si>
+    <t>120х120 мм</t>
+  </si>
+  <si>
+    <t>95 руб./шт.</t>
+  </si>
+  <si>
+    <t>Заглушка стальная эллиптическая 32х3 (Ду25)</t>
+  </si>
+  <si>
+    <t>35 руб./шт.</t>
+  </si>
+  <si>
+    <t>Заглушка стальная эллиптическая 38х3 (Ду32)</t>
+  </si>
+  <si>
+    <t>60 руб./шт.</t>
+  </si>
+  <si>
+    <t>Заглушка стальная эллиптическая 45х2,5 (Ду40)</t>
+  </si>
+  <si>
+    <t>80 руб./шт.</t>
+  </si>
+  <si>
+    <t>Заглушка стальная эллиптическая 57х3 (Ду50)</t>
+  </si>
+  <si>
+    <t>90 руб./шт.</t>
+  </si>
+  <si>
+    <t>Заглушка стальная эллиптическая 76х3,5 (Ду65)</t>
+  </si>
+  <si>
+    <t>Заглушка стальная эллиптическая 89х3,5 (Ду80)</t>
+  </si>
+  <si>
+    <t>120 руб./шт.</t>
+  </si>
+  <si>
+    <t>Заглушка стальная эллиптическая 108х4 (Ду100)</t>
+  </si>
+  <si>
+    <t>160 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лягушки арматурные</t>
+  </si>
+  <si>
+    <t>Лягушка из арматуры 8мм А500С 250/100 мм</t>
+  </si>
+  <si>
+    <t>8мм</t>
+  </si>
+  <si>
+    <t>70 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лягушка из арматуры 8мм А500С 250/150 мм</t>
+  </si>
+  <si>
+    <t>75 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лягушка из арматуры 8мм А500С 250/200 мм</t>
+  </si>
+  <si>
+    <t>Лягушка из арматуры 10мм А500С 250/100 мм</t>
+  </si>
+  <si>
+    <t>10мм</t>
+  </si>
+  <si>
+    <t>85 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лягушка из арматуры 10мм А500С 250/150 мм</t>
+  </si>
+  <si>
+    <t>87 руб./шт.</t>
+  </si>
+  <si>
+    <t>Лягушка из арматуры 10мм А500С 250/200 мм</t>
+  </si>
+  <si>
+    <t>Пэшки арматурные</t>
+  </si>
+  <si>
+    <t>Пэшка из арматуры 8 мм А500С 100/250 мм</t>
+  </si>
+  <si>
+    <t>Пэшка из арматуры 8 мм А500С 150/250 мм</t>
+  </si>
+  <si>
+    <t>62 руб./шт.</t>
+  </si>
+  <si>
+    <t>Пэшка из арматуры 8 мм А500С 200/250 мм</t>
+  </si>
+  <si>
+    <t>64 руб./шт.</t>
+  </si>
+  <si>
+    <t>Пэшка из арматуры 10 мм А500С 100/250 мм</t>
+  </si>
+  <si>
+    <t>Пэшка из арматуры 10 мм А500С 150/250 мм</t>
+  </si>
+  <si>
+    <t>72 руб./шт.</t>
+  </si>
+  <si>
+    <t>Пэшка из арматуры 10 мм А500С 200/250 мм</t>
+  </si>
+  <si>
+    <t>74 руб./шт.</t>
+  </si>
+  <si>
+    <t>Стройматериалы для фундамента</t>
+  </si>
+  <si>
+    <t>Пеноплэкс Комфорт 50 мм (1185×585), 7 листов, 4.85 м²</t>
+  </si>
+  <si>
+    <t>Пеноплэкс Комфорт 100 мм (1185×585), 4 листа, 2.77 м²</t>
+  </si>
+  <si>
+    <t>100 мм</t>
+  </si>
+  <si>
+    <t>2950 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Пеноплэкс Фундамент 50 мм (1185×585), упаковка 7 листов, 4.85 м²</t>
+  </si>
+  <si>
+    <t>Пеноплэкс Фундамент 100 мм (1185×585), упаковка 4 листа, 2.77 м²</t>
+  </si>
+  <si>
+    <t>3200 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Мембрана профилированная Planter Standard 2×20 м (40 м²)</t>
+  </si>
+  <si>
+    <t>5500 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Геотекстиль Дорнит 300 г/м², иглопробивной, 2×50 м (100 м²)</t>
+  </si>
+  <si>
+    <t>6800 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Лента самоклеящаяся Planterband 10 м × 10 см</t>
+  </si>
+  <si>
+    <t>840 руб./м.п.</t>
+  </si>
+  <si>
+    <t>Стеклоизол Р ХПП 2.1, 9×1 м (9 м²) — ТехноНИКОЛЬ</t>
+  </si>
+  <si>
+    <t>9 м</t>
+  </si>
+  <si>
+    <t>880 руб./шт.</t>
+  </si>
+  <si>
+    <t>Техноэласт ЭПП 10×1 м (10 м²) — ТехноНИКОЛЬ</t>
   </si>
   <si>
     <t>3800 руб./шт.</t>
-  </si>
-[...1507 lines deleted...]
-    <t>Техноэласт ЭПП 10×1 м (10 м²) — ТехноНИКОЛЬ</t>
   </si>
   <si>
     <t>Техноэласт ЭКП 4,2мм, сланец серый, 10х1м</t>
   </si>
   <si>
     <t>4700 руб./шт.</t>
   </si>
   <si>
     <t>Винтовые сваи</t>
   </si>
   <si>
     <t>Винтовая свая 57х3, длина 1.5 м</t>
   </si>
   <si>
     <t>1,5 м</t>
   </si>
   <si>
     <t>1100 руб./шт.</t>
   </si>
   <si>
     <t>Винтовая свая 57х3, длина 1 м</t>
   </si>
   <si>
     <t>1 м</t>
   </si>
@@ -4063,84 +4072,84 @@
         <v>8</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>139</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>141</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>85</v>
+        <v>142</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>147</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
         <v>149</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="107" spans="1:3">
@@ -4151,106 +4160,106 @@
         <v>8</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>153</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>155</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>156</v>
+        <v>99</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>108</v>
+        <v>165</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
         <v>166</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
         <v>168</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="117" spans="1:3">
@@ -4299,1207 +4308,1207 @@
         <v>5</v>
       </c>
       <c r="C124" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>177</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>178</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>180</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>181</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>182</v>
+        <v>140</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
+        <v>182</v>
+      </c>
+      <c r="B127" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="B127" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
+        <v>184</v>
+      </c>
+      <c r="B128" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="B128" s="2" t="s">
+      <c r="C128" s="2" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
+        <v>187</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C129" s="2" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
+        <v>190</v>
+      </c>
+      <c r="B135" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="B135" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" s="2" t="s">
-        <v>193</v>
+        <v>152</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
+        <v>196</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C138" s="2" t="s">
         <v>198</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
+        <v>205</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C142" s="2" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="3" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
+        <v>209</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C148" s="2" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>189</v>
+        <v>216</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
+        <v>217</v>
+      </c>
+      <c r="B152" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="B152" s="2" t="s">
+      <c r="C152" s="2" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="3" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B157" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
+        <v>221</v>
+      </c>
+      <c r="B158" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="B158" s="2" t="s">
+      <c r="C158" s="2" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
+        <v>224</v>
+      </c>
+      <c r="B159" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="B159" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C159" s="2" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
+        <v>226</v>
+      </c>
+      <c r="B160" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="B160" s="2" t="s">
+      <c r="C160" s="2" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
+        <v>229</v>
+      </c>
+      <c r="B161" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="B161" s="2" t="s">
+      <c r="C161" s="2" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B167" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
+        <v>235</v>
+      </c>
+      <c r="B168" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="B168" s="2" t="s">
+      <c r="C168" s="2" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B169" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C169" s="2" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B170" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C170" s="2" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
+        <v>240</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C171" s="2" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B172" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C172" s="2" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
+        <v>243</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C173" s="2" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B180" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
+        <v>248</v>
+      </c>
+      <c r="B181" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="B181" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C181" s="2" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="3" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
+        <v>257</v>
+      </c>
+      <c r="B193" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="B193" s="2" t="s">
+      <c r="C193" s="2" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
+        <v>260</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="C194" s="2" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="3" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B199" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B200" s="2"/>
       <c r="C200" s="2" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B201" s="2"/>
       <c r="C201" s="2" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B202" s="2"/>
       <c r="C202" s="2" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B203" s="2"/>
       <c r="C203" s="2" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B204" s="2"/>
       <c r="C204" s="2" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B205" s="2"/>
       <c r="C205" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B206" s="2"/>
       <c r="C206" s="2" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B207" s="2"/>
       <c r="C207" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B208" s="2"/>
       <c r="C208" s="2" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B209" s="2"/>
       <c r="C209" s="2" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B210" s="2"/>
       <c r="C210" s="2" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B211" s="2"/>
       <c r="C211" s="2" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B212" s="2"/>
       <c r="C212" s="2" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B213" s="2"/>
       <c r="C213" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B214" s="2"/>
       <c r="C214" s="2" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B215" s="2"/>
       <c r="C215" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B216" s="2"/>
       <c r="C216" s="2" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B217" s="2"/>
       <c r="C217" s="2" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B218" s="2"/>
       <c r="C218" s="2" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B219" s="2"/>
       <c r="C219" s="2" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B220" s="2"/>
       <c r="C220" s="2" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B221" s="2"/>
       <c r="C221" s="2" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B222" s="2"/>
       <c r="C222" s="2" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B223" s="2"/>
       <c r="C223" s="2" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B224" s="2"/>
       <c r="C224" s="2" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B225" s="2"/>
       <c r="C225" s="2" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B226" s="2"/>
       <c r="C226" s="2" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B227" s="2"/>
       <c r="C227" s="2" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B228" s="2"/>
       <c r="C228" s="2" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B229" s="2"/>
       <c r="C229" s="2" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B230" s="2"/>
       <c r="C230" s="2" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B231" s="2"/>
       <c r="C231" s="2" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B232" s="2"/>
       <c r="C232" s="2" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B233" s="2"/>
       <c r="C233" s="2" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B234" s="2"/>
       <c r="C234" s="2" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B235" s="2"/>
       <c r="C235" s="2" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B236" s="2"/>
       <c r="C236" s="2" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B237" s="2"/>
       <c r="C237" s="2" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B238" s="2"/>
       <c r="C238" s="2" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B239" s="2"/>
       <c r="C239" s="2" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B240" s="2"/>
       <c r="C240" s="2" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B241" s="2"/>
       <c r="C241" s="2" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B242" s="2"/>
       <c r="C242" s="2" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B243" s="2"/>
       <c r="C243" s="2" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B244" s="2"/>
       <c r="C244" s="2" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B245" s="2"/>
       <c r="C245" s="2" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B246" s="2"/>
       <c r="C246" s="2" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B247" s="2"/>
       <c r="C247" s="2" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="3" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C252" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
+        <v>329</v>
+      </c>
+      <c r="B253" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="B253" s="2" t="s">
+      <c r="C253" s="2" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
+        <v>332</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C254" s="2" t="s">
         <v>333</v>
-      </c>
-[...4 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
+        <v>334</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C255" s="2" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
+        <v>336</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C256" s="2" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
+        <v>338</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C257" s="2" t="s">
         <v>339</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
+        <v>340</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C258" s="2" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
+        <v>342</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C259" s="2" t="s">
         <v>343</v>
-      </c>
-[...4 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="3" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C264" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
+        <v>345</v>
+      </c>
+      <c r="B265" s="2" t="s">
         <v>346</v>
       </c>
-      <c r="B265" s="2" t="s">
+      <c r="C265" s="2" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
         <v>348</v>
       </c>
       <c r="B266" s="2" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
         <v>350</v>
       </c>
       <c r="B267" s="2" t="s">
         <v>351</v>
       </c>
       <c r="C267" s="2" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
         <v>353</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>351</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
         <v>354</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>351</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
         <v>356</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>351</v>
       </c>
       <c r="C270" s="2" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
         <v>358</v>
       </c>
       <c r="B271" s="2" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C271" s="2" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
         <v>360</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C272" s="2" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
         <v>362</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>363</v>
       </c>
       <c r="C273" s="2" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" t="s">
         <v>364</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>363</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>365</v>
@@ -5776,347 +5785,347 @@
         <v>14</v>
       </c>
       <c r="C306" s="2" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
         <v>417</v>
       </c>
       <c r="B307" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C307" s="2" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
         <v>419</v>
       </c>
       <c r="B308" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>119</v>
+        <v>420</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B309" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B310" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B311" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B312" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C312" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B313" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B314" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C314" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B315" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B316" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B317" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B318" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B319" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="3" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B324" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C324" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B325" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B326" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C326" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B327" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C327" s="2" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B328" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C328" s="2" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B329" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C329" s="2" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B330" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C330" s="2" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B331" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B332" s="2" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C332" s="2" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B333" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C333" s="2" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B334" s="2" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C334" s="2" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B335" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C335" s="2" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="3" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B340" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C340" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B341" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C341" s="2" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B342" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C342" s="2" t="s">
-        <v>468</v>
+        <v>148</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
         <v>469</v>
       </c>
       <c r="B343" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C343" s="2" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
         <v>471</v>
       </c>
       <c r="B344" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C344" s="2" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="345" spans="1:3">
@@ -6237,51 +6246,51 @@
         <v>110</v>
       </c>
       <c r="C355" s="2" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
         <v>494</v>
       </c>
       <c r="B356" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C356" s="2" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
         <v>496</v>
       </c>
       <c r="B357" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C357" s="2" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
         <v>497</v>
       </c>
       <c r="B358" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C358" s="2" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
         <v>499</v>
       </c>
       <c r="B359" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C359" s="2" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="360" spans="1:3">
@@ -6341,84 +6350,84 @@
         <v>8</v>
       </c>
       <c r="C368" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
         <v>509</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C369" s="2" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
         <v>511</v>
       </c>
       <c r="B370" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C370" s="2" t="s">
-        <v>512</v>
+        <v>79</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B371" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C371" s="2" t="s">
-        <v>23</v>
+        <v>142</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B372" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C372" s="2" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>216</v>
+        <v>515</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
         <v>516</v>
       </c>
       <c r="B374" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C374" s="2" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="3" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B379" s="4" t="s">
         <v>5</v>
       </c>
@@ -6751,2405 +6760,2405 @@
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="3" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B424" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C424" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" t="s">
         <v>577</v>
       </c>
       <c r="B425" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>73</v>
+        <v>578</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B426" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C426" s="2" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B427" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C427" s="2" t="s">
-        <v>510</v>
+        <v>361</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B428" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C428" s="2" t="s">
-        <v>140</v>
+        <v>583</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B429" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C429" s="2" t="s">
-        <v>140</v>
+        <v>583</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B430" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C430" s="2" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B431" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C431" s="2" t="s">
-        <v>23</v>
+        <v>587</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="B432" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C432" s="2" t="s">
-        <v>349</v>
+        <v>472</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="B433" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C433" s="2" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="B434" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C434" s="2" t="s">
-        <v>193</v>
+        <v>161</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B435" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C435" s="2" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="B436" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C436" s="2" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="B437" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C437" s="2" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="B438" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C438" s="2" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="B439" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C439" s="2" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="B440" s="2" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="C440" s="2" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B441" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C441" s="2" t="s">
-        <v>111</v>
+        <v>604</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B442" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C442" s="2" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="B443" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C443" s="2" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="3" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B448" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C448" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="B449" s="2" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C449" s="2" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="B450" s="2" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C450" s="2" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="B451" s="2" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="C451" s="2" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
+        <v>617</v>
+      </c>
+      <c r="B452" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="C452" s="2" t="s">
         <v>614</v>
-      </c>
-[...4 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="B453" s="2" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="C453" s="2" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="B454" s="2" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C454" s="2" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="B455" s="2" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="C455" s="2" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="B456" s="2"/>
       <c r="C456" s="2" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="B457" s="2"/>
       <c r="C457" s="2" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="3" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B462" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C462" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B463" s="2" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C463" s="2" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="B464" s="2" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C464" s="2" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="B465" s="2" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C465" s="2" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="B466" s="2" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="C466" s="2" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B467" s="2" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C467" s="2" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="B468" s="2" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C468" s="2" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" t="s">
+        <v>647</v>
+      </c>
+      <c r="B469" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="C469" s="2" t="s">
         <v>644</v>
-      </c>
-[...4 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B470" s="2" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C470" s="2" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="B471" s="2" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C471" s="2" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="B472" s="2" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C472" s="2" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B473" s="2" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C473" s="2" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="B474" s="2" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C474" s="2" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="B475" s="2" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="C475" s="2" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="B476" s="2" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C476" s="2" t="s">
-        <v>635</v>
+        <v>661</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="B477" s="2" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C477" s="2" t="s">
-        <v>638</v>
+        <v>663</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="B478" s="2" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="C478" s="2" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="B479" s="2" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C479" s="2" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="B480" s="2" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C480" s="2" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="B481" s="2"/>
       <c r="C481" s="2" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="B482" s="2"/>
       <c r="C482" s="2" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B483" s="2"/>
       <c r="C483" s="2" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="3" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B488" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C488" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="B489" s="2" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="C489" s="2" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="B490" s="2" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="C490" s="2" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="B491" s="2" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="C491" s="2" t="s">
-        <v>641</v>
+        <v>663</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="B492" s="2" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="C492" s="2" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="B493" s="2" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="C493" s="2" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="B494" s="2" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="C494" s="2" t="s">
-        <v>663</v>
+        <v>644</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="B495" s="2" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="C495" s="2" t="s">
-        <v>680</v>
+        <v>641</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="B496" s="2" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="C496" s="2" t="s">
-        <v>683</v>
+        <v>659</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="B497" s="2" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="C497" s="2" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="B498" s="2" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="C498" s="2" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="B499" s="2" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="C499" s="2" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="B500" s="2" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="C500" s="2" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B501" s="2" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="C501" s="2" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="B502" s="2" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="C502" s="2" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="B503" s="2" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C503" s="2" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="B504" s="2" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="C504" s="2" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="B505" s="2" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="C505" s="2" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="B506" s="2"/>
       <c r="C506" s="2" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="B507" s="2"/>
       <c r="C507" s="2" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="B508" s="2"/>
       <c r="C508" s="2" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="B509" s="2"/>
       <c r="C509" s="2" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="B510" s="2"/>
       <c r="C510" s="2" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="B511" s="2"/>
       <c r="C511" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="B512" s="2"/>
       <c r="C512" s="2" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="3" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B517" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C517" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B518" s="2" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C518" s="2" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="B519" s="2" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C519" s="2" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="B520" s="2" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C520" s="2" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="B521" s="2" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="C521" s="2" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="B522" s="2" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="C522" s="2" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="B523" s="2" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="C523" s="2" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="3" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B528" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C528" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="B529" s="2" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C529" s="2" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="B530" s="2" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C530" s="2" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="B531" s="2" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C531" s="2" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="B532" s="2" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="C532" s="2" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="B533" s="2" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="C533" s="2" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="B534" s="2" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="C534" s="2" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="3" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B539" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C539" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="B540" s="2" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C540" s="2" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="B541" s="2" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="C541" s="2" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="B542" s="2" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C542" s="2" t="s">
-        <v>751</v>
+        <v>434</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="B543" s="2" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="C543" s="2" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B544" s="2" t="s">
         <v>384</v>
       </c>
       <c r="C544" s="2" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="B545" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C545" s="2" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B546" s="2" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C546" s="2" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B547" s="2" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C547" s="2" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="B548" s="2" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C548" s="2" t="s">
-        <v>260</v>
+        <v>766</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B549" s="2" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C549" s="2" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="3" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B554" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C554" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="B555" s="2" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="C555" s="2" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="B556" s="2" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="C556" s="2" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="B557" s="2" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C557" s="2" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="B558" s="2" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="C558" s="2" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="B559" s="2" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="C559" s="2" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B560" s="2" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="C560" s="2" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="B561" s="2" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="C561" s="2" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="B562" s="2" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C562" s="2" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="B563" s="2" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="C563" s="2" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="B564" s="2" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C564" s="2" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="B565" s="2" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="C565" s="2" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="B566" s="2" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C566" s="2" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="B567" s="2"/>
       <c r="C567" s="2" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="B568" s="2"/>
       <c r="C568" s="2" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="B569" s="2"/>
       <c r="C569" s="2" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="B570" s="2"/>
       <c r="C570" s="2" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="B571" s="2"/>
       <c r="C571" s="2" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="B572" s="2"/>
       <c r="C572" s="2" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="3" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B577" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C577" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="B578" s="2" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="C578" s="2" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="B579" s="2" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="C579" s="2" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="B580" s="2" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C580" s="2" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="B581" s="2" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="C581" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="B582" s="2" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C582" s="2" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="B583" s="2" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C583" s="2" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="B584" s="2" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C584" s="2" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="B585" s="2" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C585" s="2" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="B586" s="2" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="C586" s="2" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="B587" s="2" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="C587" s="2" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="B588" s="2" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="C588" s="2" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="B589" s="2" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="C589" s="2" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="B590" s="2" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="C590" s="2" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="B591" s="2" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C591" s="2" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="B592" s="2" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C592" s="2" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B593" s="2" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C593" s="2" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="3" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B598" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C598" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="B599" s="2" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="C599" s="2" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="B600" s="2" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C600" s="2" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="B601" s="2" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C601" s="2" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="B602" s="2" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="C602" s="2" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="B603" s="2" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="C603" s="2" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="B604" s="2" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C604" s="2" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="B605" s="2" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="C605" s="2" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="B606" s="2" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="C606" s="2" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="B607" s="2" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="C607" s="2" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="B608" s="2" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="C608" s="2" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="B609" s="2" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="C609" s="2" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="B610" s="2" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="C610" s="2" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="B611" s="2" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C611" s="2" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="B612" s="2" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C612" s="2" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="B613" s="2" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="C613" s="2" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="B614" s="2" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C614" s="2" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="B615" s="2" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="C615" s="2" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="B616" s="2" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="C616" s="2" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="B617" s="2" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="C617" s="2" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="B618" s="2" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="C618" s="2" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="B619" s="2" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C619" s="2" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="B620" s="2" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C620" s="2" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="B621" s="2" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="C621" s="2" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="B622" s="2"/>
       <c r="C622" s="2" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="B623" s="2"/>
       <c r="C623" s="2" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="B624" s="2"/>
       <c r="C624" s="2" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="B625" s="2"/>
       <c r="C625" s="2" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="B626" s="2"/>
       <c r="C626" s="2" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="B627" s="2"/>
       <c r="C627" s="2" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="B628" s="2"/>
       <c r="C628" s="2" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B629" s="2"/>
       <c r="C629" s="2" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="B630" s="2"/>
       <c r="C630" s="2" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="B631" s="2"/>
       <c r="C631" s="2" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="B632" s="2"/>
       <c r="C632" s="2" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="B633" s="2"/>
       <c r="C633" s="2" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="B634" s="2"/>
       <c r="C634" s="2" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B635" s="2"/>
       <c r="C635" s="2" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="B636" s="2"/>
       <c r="C636" s="2" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B637" s="2"/>
       <c r="C637" s="2" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="B638" s="2"/>
       <c r="C638" s="2" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="B639" s="2"/>
       <c r="C639" s="2" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="B640" s="2"/>
       <c r="C640" s="2" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="B641" s="2"/>
       <c r="C641" s="2" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="B642" s="2"/>
       <c r="C642" s="2" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="B643" s="2"/>
       <c r="C643" s="2" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="B644" s="2"/>
       <c r="C644" s="2" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="B645" s="2"/>
       <c r="C645" s="2" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="B646" s="2"/>
       <c r="C646" s="2" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B647" s="2"/>
       <c r="C647" s="2" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B648" s="2"/>
       <c r="C648" s="2" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="B649" s="2"/>
       <c r="C649" s="2" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="B650" s="2"/>
       <c r="C650" s="2" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="B651" s="2"/>
       <c r="C651" s="2" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="B652" s="2"/>
       <c r="C652" s="2" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="B653" s="2"/>
       <c r="C653" s="2" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="B654" s="2"/>
       <c r="C654" s="2" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="B655" s="2"/>
       <c r="C655" s="2" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="B656" s="2"/>
       <c r="C656" s="2" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="B657" s="2"/>
       <c r="C657" s="2" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="B658" s="2"/>
       <c r="C658" s="2" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="B659" s="2"/>
       <c r="C659" s="2" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="B660" s="2"/>
       <c r="C660" s="2" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="B661" s="2"/>
       <c r="C661" s="2" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="B662" s="2"/>
       <c r="C662" s="2" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="B663" s="2"/>
       <c r="C663" s="2" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="B664" s="2"/>
       <c r="C664" s="2" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="B665" s="2"/>
       <c r="C665" s="2" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="B666" s="2"/>
       <c r="C666" s="2" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="B667" s="2"/>
       <c r="C667" s="2" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="B668" s="2"/>
       <c r="C668" s="2" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="B669" s="2"/>
       <c r="C669" s="2" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B670" s="2"/>
       <c r="C670" s="2" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="B671" s="2"/>
       <c r="C671" s="2" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="B672" s="2"/>
       <c r="C672" s="2" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="B673" s="2"/>
       <c r="C673" s="2" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="B674" s="2"/>
       <c r="C674" s="2" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="B675" s="2"/>
       <c r="C675" s="2" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="B676" s="2"/>
       <c r="C676" s="2" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="B677" s="2"/>
       <c r="C677" s="2" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="B678" s="2"/>
       <c r="C678" s="2" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="B679" s="2"/>
       <c r="C679" s="2" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="B680" s="2"/>
       <c r="C680" s="2" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="B681" s="2"/>
       <c r="C681" s="2" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="B682" s="2"/>
       <c r="C682" s="2" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="B683" s="2"/>
       <c r="C683" s="2" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="B684" s="2"/>
       <c r="C684" s="2" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="B685" s="2"/>
       <c r="C685" s="2" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="B686" s="2"/>
       <c r="C686" s="2" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="A50:C50"/>
     <mergeCell ref="A59:C59"/>
     <mergeCell ref="A93:C93"/>
     <mergeCell ref="A122:C122"/>
     <mergeCell ref="A132:C132"/>
     <mergeCell ref="A145:C145"/>
     <mergeCell ref="A155:C155"/>
     <mergeCell ref="A165:C165"/>
     <mergeCell ref="A178:C178"/>
     <mergeCell ref="A190:C190"/>
     <mergeCell ref="A197:C197"/>
     <mergeCell ref="A250:C250"/>
     <mergeCell ref="A262:C262"/>
     <mergeCell ref="A289:C289"/>
     <mergeCell ref="A303:C303"/>